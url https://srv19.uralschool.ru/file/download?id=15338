--- v0 (2026-02-04)
+++ v1 (2026-04-19)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="34">
   <si>
     <t>Школа</t>
   </si>
   <si>
     <t>Отд./корп</t>
   </si>
   <si>
@@ -931,50 +934,184 @@
         <v>0.52</v>
       </c>
       <c r="I11" s="9">
         <v>0.18</v>
       </c>
       <c r="J11" s="9">
         <v>28.86</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.45" customHeight="1">
       <c r="E12" s="13"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="E2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>dtkQXznvBMdNLa7n35GnWqfnKSk=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>kWrZ2yAAd7xcQnSQf+iG741R6E5UVfDClz2Z/nzWW69+WO9aL1/+bFUHZpFdWQGEoKD5vBPBeXswUbEkVF+AfxVmHmnN56yNf6dVnlvb64Xe6YknO47unaH4e8lsUW+r9rj8ImL7djSicMAHuEAVFnJl9OXqJY/d6/Mqdpx3UJB6EHZDd+dNPcqZNygZMambRezq9EllUtBPqAmrNfcJynPfWIxNyFG724atiWiBqx75J/DDiVgFeW0qjyCBfvVbye11KYBDT+wUOyUoU4cUlGjD8vrYUkptbbctJJDhpdUfvSEYeI/jjLqYhMm4bR9TJ+14uzsPkeCPSlKtJSFcb7AvOQeDSBQjJqXicp48Evjb0JtYSlYVJVeJVR0Mxjgv/WTzhDJVNFUOHdPlZjS4buGtGBkkw1cSX/G0AqliGtaEUzjPtpxjN0rDr5XUrNe6rzwc53f8Ire+6+qzmyPMuziTWDk1VBi9ovGnwCX9AjhvioPW+XiMxuEa96GE6FoUYvviBvQTmJ6SrAKYtG4AuZ8k1UIvpuwKWrsAMlJMt2fnUFNnCpx+iIoeKX6INc0nJLeKOKoqLVIozdDLmSwMDOTwX4/iNQKx8tNPqbDDCLmlZJmSC9fIx3MASes971biWdc/bv7EFTmeyyCfPs1NfTMz1+BOdfN3Ahz9wNmbgxc=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFfTCCA2UCFDPwbauSEkcPt3AC11njjxVkR5m4MA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI2MDIxMzEwMzIyMVoXDTI3MDIxMzEwMzIyMVowZTE1MDMGA1UEAwws0JTR
+g9GI0LrQviDQnNC40YXQsNC40Lsg0J3QuNC60L7Qu9Cw0LXQstC40YcxHzAdBgNV
+BAoMFtCc0JHQntCjINCh0J7QqCDihJYgMTkxCzAJBgNVBAYTAlJVMIICIjANBgkq
+hkiG9w0BAQEFAAOCAg8AMIICCgKCAgEAvbQN0MeUEjGKRzT0ou2jvolHxAPgQSUN
+4znGVIilM05HxCgw81oK45N8Dy8BmkXsIbeUoXLPMemoRy7Y4PntK4D+nNnEdqno
+mNzDdmPRhld5I4EXvauK+h+0M8AUhV5GWwu/cNefS3O4rxhRrB6Y704soyLSOT9v
+KK1yQ8M9k7Pqb7dPxzYgWpJf8IixDrMKPPtZygqZcU1ENRe0Mp+R3GRhvv8F5aAM
+w4gFCxl/P0C13QuuuTVYTMg7tKiBYWeuHJCq/gCqz8LMZzN93O+beXKsU1+s5k8Y
+Yy5N5e4WF066y332rK+GziYKN6SdxN49wvYkj3MBCaYjJQkmk+1Ri4dq6KDIZNp8
+09ZxTIFOlMBqa/0lI10ZFPKVzEySYDDsYPkrHdVe8zuo8vwqrLgIohyroHwirx6V
+vfoq+yloAfpniNI03JKCZj0keU5pLx5+M+1tWqWyhAt0Icxxh2vz/GNgg65Tnvoj
+UyhvwG/6VxsCV5ByFRjPuVRIXNEWfa5gcaexiIiHWpbBoT0tUrgOmDdO9lYjPIF5
+fiX7WcmGNuWM8ipGJW+0Kcl1lc03pB+NDwhYcy3ikcFtbfX02g51CMSq7hsQs6Fe
+hcvaqjK34bPhen3HuGT8xnaQWUh/aH1+cuEKlS99GkWC1ecLG6OskMO05qGDo21i
+6mEQYTucedECAwEAATANBgkqhkiG9w0BAQsFAAOCAgEAzDncBB2mpblyRrKBNLlG
+5wZwe2JOUGSH9bOfzkzTbcf+TZsHYQGcJvmN2F5DSeAoIzt0g69SAq6aQ4I6Oq+h
+3UdP4HDiVWmDmrO7pYF+QDgBlDcN62xbT+spcbiJIoM+MbpuNngyOo8RmRbvHa12
+6ulLyJC2A6t2GmR3NtUdRkhzxhFsBV9HEPkekMcpcPySCzqdEWsjEkZVVuVZIFtX
+8lh5byeFC1qOyMobllmO4GuyB4rLA+6SHQb053C3SQdQ/Qt1r73vupFDPpM8qiDU
+ujCJAhGo2lkIc2/KXUOeKxKLCW9w0aiUzHhgw02naR0v3PJ6jUT3degnnjDwkLzO
+rYJK1lCp9fBaumD6YRcfw4tiG+4eoKc6crW1hz/6Yi7o/rjYCZCAAohImfkOHmGl
+3xZ4Ze+7mI07SIC9sKbXQXUq+lt5qF20CtCiL206BkFiCtmkMW8YuN8TKY2wA+0U
+BhvQ9FzD5ROZFKQGrV+fVBN/NeV63f2815NxQEaQvK+t87C1NfYdURzwofhtdKc9
+yevlQLaHlUMjojQbs5Slum4Ax2aa3OV1HuhjqjcK2XOe9TvhCWgix7ibwqjJvXCG
+LUTLxxDGbMfjEbj3KMXdGDb+buoz1icLysPqt/GhXf1K7hk1ynU38Y8b9+oBKuwX
+GI4K7ev77HQKhdiLlrAIoM0=</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>/MRSwmP7vyqsV2Y2PZQJiI7T9Uc=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>3dtbWqPhvyoMHTPd29WiVB/5mAs=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>Yh15qqA9YVxpk4kTMSxMSP0k2kM=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>VdWDcGSSpxaVBhQ1dK/ly39pen8=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>M1Ntu7lck5X3V0eErMD/tIsO8Tc=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>ZIB9O7aSsEAO8QFwfShlQ3GScvQ=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-03-11T09:35:15Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TDSheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>